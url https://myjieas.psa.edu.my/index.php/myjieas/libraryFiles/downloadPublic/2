--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:alias w:val="PAPER TITLE"/>
         <w:tag w:val="PAPER TITLE"/>
         <w:id w:val="-226533720"/>
         <w:placeholder>
           <w:docPart w:val="F450D50B632348808857B9CC2EDCD9A3"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -498,51 +498,50 @@
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7747"/>
         <w:gridCol w:w="1585"/>
       </w:tblGrid>
       <w:tr w:rsidR="000447BD" w14:paraId="4DC404B6" w14:textId="77777777" w:rsidTr="00A504D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="pct"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-204181640"/>
               <w:placeholder>
                 <w:docPart w:val="F450D50B632348808857B9CC2EDCD9A3"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="701C600D" w14:textId="77777777" w:rsidR="00C97285" w:rsidRPr="002F096B" w:rsidRDefault="00C97285" w:rsidP="000679CC">
                 <w:pPr>
                   <w:ind w:firstLine="0"/>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <mc:AlternateContent>
                     <mc:Choice Requires="wps">
                       <w:drawing>
                         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC1609E" wp14:editId="6D32C5D2">
                           <wp:simplePos x="0" y="0"/>
                           <wp:positionH relativeFrom="column">
                             <wp:posOffset>3562</wp:posOffset>
                           </wp:positionH>
                           <wp:positionV relativeFrom="paragraph">
                             <wp:posOffset>78630</wp:posOffset>
                           </wp:positionV>
                           <wp:extent cx="6004560" cy="688340"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -591,51 +590,50 @@
                                         </w:rPr>
                                         <w:t>ABSTRACT</w:t>
                                       </w:r>
                                       <w:r w:rsidR="00C97285" w:rsidRPr="001A2886">
                                         <w:rPr>
                                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                           <w:color w:val="000000" w:themeColor="text1"/>
                                           <w:szCs w:val="20"/>
                                         </w:rPr>
                                         <w:t xml:space="preserve"> – </w:t>
                                       </w:r>
                                       <w:sdt>
                                         <w:sdtPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:szCs w:val="20"/>
                                           </w:rPr>
                                           <w:alias w:val="ABSTRACT"/>
                                           <w:tag w:val="ABSTRACT"/>
                                           <w:id w:val="423459126"/>
                                           <w:placeholder>
                                             <w:docPart w:val="F450D50B632348808857B9CC2EDCD9A3"/>
                                           </w:placeholder>
                                         </w:sdtPr>
-                                        <w:sdtEndPr/>
                                         <w:sdtContent>
                                           <w:r w:rsidR="00875E46" w:rsidRPr="00875E46">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:color w:val="000000" w:themeColor="text1"/>
                                               <w:szCs w:val="20"/>
                                             </w:rPr>
                                             <w:t>Each manuscript should be written of about 200 words using the Normal style with Arial font, size 10</w:t>
                                           </w:r>
                                           <w:r w:rsidR="00875E46" w:rsidRPr="00576E9A">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                               <w:color w:val="000000" w:themeColor="text1"/>
                                               <w:szCs w:val="20"/>
                                             </w:rPr>
                                             <w:t xml:space="preserve">. </w:t>
                                           </w:r>
                                         </w:sdtContent>
                                       </w:sdt>
                                       <w:r w:rsidRPr="007F2709">
                                         <w:rPr>
                                           <w:i/>
                                         </w:rPr>
                                         <w:t xml:space="preserve"> </w:t>
                                       </w:r>
@@ -1614,1280 +1612,1200 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve">. Sed et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>urna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sed</w:t>
+        <w:t>Suspendisse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>sem</w:t>
+        <w:t>euismod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>urna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [5]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ipsum non auctor. Nunc non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc, maximus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vestibulum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pulvinar id diam. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>efficitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec porta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lacinia</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [6]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi. Vestibulum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>finibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vel. Vestibulum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tortor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>condimentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, libero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fermentum magna, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex eros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>varius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Suspendisse</w:t>
+        <w:t>Nulla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>euismod</w:t>
+        <w:t>urna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>urna</w:t>
+        <w:t>varius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>metus</w:t>
+        <w:t>malesuada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, et </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>scelerisque</w:t>
+        <w:t>Aliquam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1068 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> erat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>volutpat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E93990" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA28435" w14:textId="77777777" w:rsidR="005E55F5" w:rsidRPr="007029FF" w:rsidRDefault="005E55F5" w:rsidP="005E55F5">
       <w:pPr>
         <w:pStyle w:val="FigCaption"/>
@@ -3977,74 +3895,80 @@
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BEC642" w14:textId="77777777" w:rsidR="00A01A36" w:rsidRPr="007029FF" w:rsidRDefault="00A01A36" w:rsidP="00A01A36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50598F99" w14:textId="6A108DA7" w:rsidR="000447BD" w:rsidRPr="007029FF" w:rsidRDefault="009C7408" w:rsidP="00E861E0">
+    <w:p w14:paraId="50598F99" w14:textId="179D0B33" w:rsidR="000447BD" w:rsidRPr="007029FF" w:rsidRDefault="009C7408" w:rsidP="00E861E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000447BD" w:rsidRPr="007029FF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>result</w:t>
+      </w:r>
+      <w:r w:rsidR="00307CC0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6B69DA" w14:textId="18174066" w:rsidR="002302A6" w:rsidRPr="007029FF" w:rsidRDefault="002302A6" w:rsidP="009C7408">
       <w:pPr>
         <w:pStyle w:val="FigCaption"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -4755,125 +4679,107 @@
       <w:r w:rsidR="00E861E0" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 134, pp. A635–A646, Dec.</w:t>
       </w:r>
       <w:r w:rsidR="00086102" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E861E0" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1965.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18601FE4" w14:textId="659B83E2" w:rsidR="00BF6C96" w:rsidRPr="007029FF" w:rsidRDefault="00E861E0" w:rsidP="00BF6C96">
+    <w:p w14:paraId="18601FE4" w14:textId="21B36CB4" w:rsidR="00BF6C96" w:rsidRPr="007029FF" w:rsidRDefault="00E861E0" w:rsidP="00BF6C96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2900" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>onference</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Article</w:t>
       </w:r>
       <w:r w:rsidR="00633459" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00261038" w:rsidRPr="007029FF">
+      <w:r w:rsidR="00307CC0" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Format:</w:t>
+      </w:r>
       <w:r w:rsidR="009C7408" w:rsidRPr="007029FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C99A596" w14:textId="52D88AE4" w:rsidR="009C7408" w:rsidRPr="007029FF" w:rsidRDefault="009C7408" w:rsidP="00633459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-24" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
@@ -6639,169 +6545,169 @@
         <w:instrText xml:space="preserve"> ADDIN Mendeley Bibliography CSL_BIBLIOGRAPHY </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001F38D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00383657" w:rsidRPr="001F38D5" w:rsidSect="009C7408">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1560" w:right="1134" w:bottom="1134" w:left="1440" w:header="284" w:footer="611" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20564797" w14:textId="77777777" w:rsidR="005D2B3C" w:rsidRDefault="005D2B3C" w:rsidP="00AB19E6">
+    <w:p w14:paraId="6EA18C2A" w14:textId="77777777" w:rsidR="00144C28" w:rsidRDefault="00144C28" w:rsidP="00AB19E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46FCB59E" w14:textId="77777777" w:rsidR="005D2B3C" w:rsidRDefault="005D2B3C" w:rsidP="00AB19E6">
+    <w:p w14:paraId="60CF4A22" w14:textId="77777777" w:rsidR="00144C28" w:rsidRDefault="00144C28" w:rsidP="00AB19E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63148F89" w14:textId="77777777" w:rsidR="005D2B3C" w:rsidRDefault="005D2B3C" w:rsidP="00AB19E6">
+    <w:p w14:paraId="67A659EB" w14:textId="77777777" w:rsidR="00144C28" w:rsidRDefault="00144C28" w:rsidP="00AB19E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18330A60" w14:textId="77777777" w:rsidR="005D2B3C" w:rsidRDefault="005D2B3C" w:rsidP="00AB19E6">
+    <w:p w14:paraId="375C0C0A" w14:textId="77777777" w:rsidR="00144C28" w:rsidRDefault="00144C28" w:rsidP="00AB19E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="104A22D9" w14:textId="30061C5F" w:rsidR="00AB19E6" w:rsidRPr="007029FF" w:rsidRDefault="00A51DFF" w:rsidP="00A51DFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007029FF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>MALAYSIAN JOURNAL OF INNOVATION IN ENGINEERING AND APPLIED SOCIAL SCIENCE (MYJIEAS)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="757B2700" w14:textId="1088541D" w:rsidR="00A51DFF" w:rsidRPr="007029FF" w:rsidRDefault="00A51DFF" w:rsidP="00A51DFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="007029FF">
@@ -6851,51 +6757,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Month</w:t>
     </w:r>
     <w:r w:rsidRPr="007029FF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00344AF2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Year</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EDB0584" w14:textId="3F00C562" w:rsidR="00795ECF" w:rsidRPr="00F34E57" w:rsidRDefault="00795ECF" w:rsidP="00795ECF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r w:rsidRPr="00F34E57">
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D344FA4" wp14:editId="07CC7D51">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5372100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-68580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="607345" cy="603250"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Picture 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7128,51 +7034,51 @@
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">, ISSUE </w:t>
     </w:r>
     <w:r w:rsidR="00344AF2" w:rsidRPr="00F34E57">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3EFCDE91" w14:textId="77777777" w:rsidR="00795ECF" w:rsidRDefault="00795ECF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064A61F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B096DD5A"/>
     <w:lvl w:ilvl="0" w:tplc="FD0C65B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7410,113 +7316,117 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6640" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1852723635">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="786390886">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1132752284">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB19E6"/>
     <w:rsid w:val="00034D0E"/>
     <w:rsid w:val="000447BD"/>
     <w:rsid w:val="000646F1"/>
     <w:rsid w:val="00086102"/>
     <w:rsid w:val="000B5BA2"/>
     <w:rsid w:val="000C2274"/>
     <w:rsid w:val="0011506F"/>
+    <w:rsid w:val="00144C28"/>
     <w:rsid w:val="001603BA"/>
     <w:rsid w:val="00161F5C"/>
     <w:rsid w:val="00187848"/>
     <w:rsid w:val="001E2293"/>
     <w:rsid w:val="001F38D5"/>
     <w:rsid w:val="002302A6"/>
     <w:rsid w:val="00261038"/>
     <w:rsid w:val="00264BA4"/>
+    <w:rsid w:val="00307CC0"/>
     <w:rsid w:val="00327881"/>
     <w:rsid w:val="00344AF2"/>
     <w:rsid w:val="00383657"/>
     <w:rsid w:val="00487B2D"/>
     <w:rsid w:val="004F2B1C"/>
     <w:rsid w:val="0051386B"/>
     <w:rsid w:val="00563677"/>
+    <w:rsid w:val="00577795"/>
     <w:rsid w:val="005B7E41"/>
     <w:rsid w:val="005D2B3C"/>
     <w:rsid w:val="005E55F5"/>
     <w:rsid w:val="00633459"/>
     <w:rsid w:val="006C7A82"/>
     <w:rsid w:val="007029FF"/>
     <w:rsid w:val="00736030"/>
     <w:rsid w:val="00772BBC"/>
     <w:rsid w:val="00795ECF"/>
     <w:rsid w:val="007F2709"/>
     <w:rsid w:val="0085023E"/>
     <w:rsid w:val="008558D4"/>
     <w:rsid w:val="00870452"/>
     <w:rsid w:val="00875E46"/>
     <w:rsid w:val="0089676F"/>
+    <w:rsid w:val="008F6A07"/>
     <w:rsid w:val="00980541"/>
     <w:rsid w:val="0099246E"/>
     <w:rsid w:val="009B3C07"/>
     <w:rsid w:val="009C7408"/>
     <w:rsid w:val="009D23BB"/>
     <w:rsid w:val="009E3E6E"/>
     <w:rsid w:val="00A01A36"/>
     <w:rsid w:val="00A12DF4"/>
     <w:rsid w:val="00A1504B"/>
     <w:rsid w:val="00A433D1"/>
     <w:rsid w:val="00A504D9"/>
     <w:rsid w:val="00A51DFF"/>
     <w:rsid w:val="00AB19E6"/>
     <w:rsid w:val="00BB3C2C"/>
     <w:rsid w:val="00BD5CF0"/>
     <w:rsid w:val="00BF6C96"/>
     <w:rsid w:val="00C97285"/>
     <w:rsid w:val="00CA1590"/>
     <w:rsid w:val="00CE5193"/>
     <w:rsid w:val="00D24E33"/>
     <w:rsid w:val="00D278FF"/>
     <w:rsid w:val="00D85F52"/>
     <w:rsid w:val="00DB5A83"/>
     <w:rsid w:val="00E356A6"/>
     <w:rsid w:val="00E41230"/>
@@ -7538,51 +7448,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="184ADDE4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E590D728-E952-425A-85A9-283F0E4A966E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8412,70 +8322,70 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00034D0E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00086102"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1xxxx@psa.edu.my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclipart.org/detail/245090/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Reflectarray_antenna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F450D50B632348808857B9CC2EDCD9A3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DE26E5C-71AB-4B13-8F01-6F4D5B8B5657}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00685F60" w:rsidRDefault="0054624B" w:rsidP="0054624B">
           <w:pPr>
             <w:pStyle w:val="F450D50B632348808857B9CC2EDCD9A3"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB1536">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -8496,165 +8406,179 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99143C75-B7C9-4E1A-B2C3-5E5CA246ADC9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00685F60" w:rsidRDefault="0054624B" w:rsidP="0054624B">
           <w:pPr>
             <w:pStyle w:val="1D114C8861F3453A8555BA3E313C70B2"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB1536">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054624B"/>
     <w:rsid w:val="00084684"/>
     <w:rsid w:val="001D0D73"/>
     <w:rsid w:val="00324B79"/>
     <w:rsid w:val="003351F3"/>
+    <w:rsid w:val="0051365C"/>
     <w:rsid w:val="0054624B"/>
+    <w:rsid w:val="00577795"/>
     <w:rsid w:val="00685F60"/>
     <w:rsid w:val="00CE4823"/>
     <w:rsid w:val="00F90D9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9057,51 +8981,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054624B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F450D50B632348808857B9CC2EDCD9A3">
     <w:name w:val="F450D50B632348808857B9CC2EDCD9A3"/>
     <w:rsid w:val="0054624B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D114C8861F3453A8555BA3E313C70B2">
     <w:name w:val="1D114C8861F3453A8555BA3E313C70B2"/>
     <w:rsid w:val="0054624B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -9360,73 +9284,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1142</Words>
-  <Characters>6514</Characters>
+  <Words>1144</Words>
+  <Characters>6525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7641</CharactersWithSpaces>
+  <CharactersWithSpaces>7654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marlina Ramli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>